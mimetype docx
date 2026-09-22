--- v0 (2026-06-19)
+++ v1 (2026-09-22)
@@ -7,51 +7,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="059DEAF8" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="JEASDTitle"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Insert Paper Title (Use “JEASD Title” Style)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="164BDE27" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="AuthorsName"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="16"/>
@@ -383,52 +383,60 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Received</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59754FD3" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00D6598F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312EB2">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>dd/mm/yyyy</w:t>
+              <w:t>dd/mm/</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00312EB2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="048448DE" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00E819BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7487" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -559,52 +567,60 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312EB2">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Revised</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1615" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22C54B37" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00D6598F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312EB2">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>dd/mm/yyyy</w:t>
+              <w:t>dd/mm/</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00312EB2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="05E3340E" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00E819BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7850C3F7" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00E819BD">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
@@ -635,52 +651,60 @@
             </w:pPr>
             <w:r w:rsidRPr="00312EB2">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Accepted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1615" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="569932CC" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00D6598F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312EB2">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>dd/mm/yyyy</w:t>
+              <w:t>dd/mm/</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00312EB2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4E3EB2B8" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00E819BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="565B2B49" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00E819BD">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
@@ -1159,52 +1183,62 @@
     <w:p w14:paraId="559302AA" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Abbreviations should be defined at first mention in the abstract and again in the main body of the text and used consistently thereafter. Do not use abbreviations in the title or heads unless they are unavoidable. A list of symbols should be inserted before the references if such a list is needed. Symbols must be written clearly. The international system of units (SI units) should be used in the text, tables and figures. Symbols for physical quantities in the text should be written in Italics (e.g., </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>v, T, etc.). Symbols for units containing letters should be in plain text (e.g., Pa, m, etc</w:t>
-      </w:r>
+        <w:t xml:space="preserve">v, T, etc.). Symbols for units containing letters should be in plain text (e.g., Pa, m, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
@@ -1312,51 +1346,51 @@
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <m:t>=</m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <m:t>Z</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213D7F7B" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00596646" w:rsidP="00433F40">
+    <w:p w14:paraId="213D7F7B" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00000000" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="Equation"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                 <w:sz w:val="20"/>
@@ -3156,77 +3190,93 @@
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Table properties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="558651CB" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>4. Conclusions - First Level Heading (Capitalize Each Word, use “Heading 1” style).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFCC385" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00A75699" w:rsidP="00433F40">
+    <w:p w14:paraId="1CFCC385" w14:textId="2EAEC8F5" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00A75699" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk157065520"/>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The conclusions section should be written in one paragraph instead of points. The conclusions section should highlight the major, firm discoveries, and state the added value of the main finding, without literature references. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00433F40" w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">A conclusion should point out the distinguished results of the achieved work and do not replicate the abstract. A conclusion may suggest recommendations for work extension and new applications. </w:t>
+        <w:t xml:space="preserve">A conclusion should point out the distinguished results of the achieved work and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A90D8F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidR="00433F40" w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not replicate the abstract. A conclusion may suggest recommendations for work extension and new applications. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E598F0" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Acknowledgements - First Level Heading (Capitalize Each Word, use “Heading 1” Style).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E28FDF0" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
@@ -3663,57 +3713,59 @@
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Friction angle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00433F40" w:rsidRPr="00312EB2" w14:paraId="3DCF2443" w14:textId="77777777" w:rsidTr="00022AFA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24543162" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00022AFA">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00312EB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>εv</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CF74791" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00022AFA">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312EB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Volumetric strain</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45816865" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00022AFA">
@@ -3876,161 +3928,421 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Author C.D.: verified the analytical methods and investigated [a specific aspect] and supervised the findings of this work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0A4506" w14:textId="77777777" w:rsidR="00433F40" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Both authors discussed the results and contributed to the final manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3706C33C" w14:textId="77777777" w:rsidR="00312EB2" w:rsidRDefault="00312EB2" w:rsidP="00312EB2">
+    <w:p w14:paraId="4AF69A5A" w14:textId="5D22B885" w:rsidR="003010AD" w:rsidRPr="00DF3F9F" w:rsidRDefault="003010AD" w:rsidP="00312EB2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk157066139"/>
+      <w:r w:rsidRPr="00DF3F9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of LLM and AI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570A8461" w14:textId="54B8936B" w:rsidR="003010AD" w:rsidRPr="003010AD" w:rsidRDefault="003010AD" w:rsidP="003010AD">
+      <w:pPr>
+        <w:pStyle w:val="JEASDParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003010AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Where such tools are used as part of the design of a manuscript, please specify</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003010AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the tool and the purpose of its use (for example to improve language, or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003010AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ombine or enhance existing figures).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDCEF2B" w14:textId="5B30459C" w:rsidR="003010AD" w:rsidRPr="003010AD" w:rsidRDefault="003010AD" w:rsidP="003010AD">
+      <w:pPr>
+        <w:pStyle w:val="JEASDParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003010AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If you did not use LLM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003010AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AI, please insert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no</w:t>
+      </w:r>
+      <w:r w:rsidR="00B35B47">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declared.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C64591E" w14:textId="2E99524A" w:rsidR="000F6B37" w:rsidRPr="00DF3F9F" w:rsidRDefault="000F6B37" w:rsidP="00312EB2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk157066139"/>
-      <w:r w:rsidRPr="00312EB2">
+      <w:r w:rsidRPr="00DF3F9F">
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data </w:t>
-      </w:r>
+        <w:t>Research funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6BDC5E" w14:textId="4AA81453" w:rsidR="000F6B37" w:rsidRPr="000F6B37" w:rsidRDefault="000F6B37" w:rsidP="000F6B37">
+      <w:pPr>
+        <w:pStyle w:val="JEASDParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The author(s) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C46222">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6B37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tate if </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6B37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> study was financially supported (add funding agency and grant number).</w:t>
+      </w:r>
+      <w:r w:rsidR="00E420D4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3F9F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Otherwise, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3F9F" w:rsidRPr="00DF3F9F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>he author</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3F9F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3F9F" w:rsidRPr="00DF3F9F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3F9F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) must state that they</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3F9F" w:rsidRPr="00DF3F9F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> received no external financial funding for the research, authorship, and publication of this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3706C33C" w14:textId="652F3A94" w:rsidR="00312EB2" w:rsidRPr="00DF3F9F" w:rsidRDefault="00312EB2" w:rsidP="00D22ACE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00312EB2">
+      </w:pPr>
+      <w:r w:rsidRPr="00DF3F9F">
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>vailability</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="197C9649" w14:textId="77777777" w:rsidR="00312EB2" w:rsidRPr="00312EB2" w:rsidRDefault="00312EB2" w:rsidP="00312EB2">
+        <w:t xml:space="preserve">Data Availability </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197C9649" w14:textId="1CBAD9A6" w:rsidR="00312EB2" w:rsidRPr="00312EB2" w:rsidRDefault="00312EB2" w:rsidP="00312EB2">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">This section is </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> can be added by the author(s) if </w:t>
+        <w:t xml:space="preserve">This section can be added by the author(s) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">applicable, to address the availability of non-standard </w:t>
+        <w:t xml:space="preserve">to address the availability of non-standard </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>data used in the paper</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46222">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C46222" w:rsidRPr="00C46222">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If the type of study does not include raw data, please insert</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46222">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46222" w:rsidRPr="00C46222">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Not applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46222">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="5B9E3EEB" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>References - First Level Heading (Capitalize Each Word, use “Heading 1” style).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E09363" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="00F73654">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If you use references management applications like Endnote</w:t>
       </w:r>
       <w:r w:rsidR="00294CA2" w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
@@ -4129,51 +4441,67 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">J. K. Author, “Name of paper,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Abbrev. Title of Periodical</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>, vol. x, no. x, pp. xxx-xxx, Abbrev. Month, year, doi: 10.1109.XXX.1234567.</w:t>
+        <w:t xml:space="preserve">, vol. x, no. x, pp. xxx-xxx, Abbrev. Month, year, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>: 10.1109.XXX.1234567.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="543B93F7" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:spacing w:before="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CA845C6" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
@@ -4188,51 +4516,83 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">J. K. Author, “Name of paper,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Abbrev. Title of Periodical</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>, vol. x, no. x, Abbrev. Month, year, Art. no. xxxxx, doi: 10.1109.XXX.1234567.</w:t>
+        <w:t xml:space="preserve">, vol. x, no. x, Abbrev. Month, year, Art. no. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>: 10.1109.XXX.1234567.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E6CBC1" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C23A5B3" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -4250,51 +4610,67 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">J. U. Duncombe, “Infrared navigation—Part I: An assessment of feasibility,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>IEEE Trans. Electron Devices</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">, vol. ED-11, no. 1, pp. 34–39, Jan. 1959, doi: </w:t>
+        <w:t xml:space="preserve">, vol. ED-11, no. 1, pp. 34–39, Jan. 1959, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>10.1109/TED.2016.2628402</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B1ED6AC" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="270" w:hanging="270"/>
         <w:jc w:val="both"/>
@@ -4321,199 +4697,348 @@
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>., vol. 134, pp. A635–A646, Dec. 1965.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="491E5CF9" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="270" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">P. Kopyt </w:t>
+        <w:t xml:space="preserve">P. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Kopyt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>et al., “</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Electric properties of graphene-based conductive layers from DC up to terahertz range,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">IEEE THz Sci. Technol., </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">to be published, doi: 10.1109/TTHZ.2016.2544142. </w:t>
+        <w:t xml:space="preserve">to be published, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 10.1109/TTHZ.2016.2544142. </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Note: If a paper is still to be published, but is available in early access, please follow ref [5]).)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CE1AA27" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="270" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">R. Fardel, M. Nagel, F. Nuesch, T. Lippert, and A. Wokaun, “Fabrication of organic light emitting diode pixels by laser-assisted forward transfer,” </w:t>
+        <w:t xml:space="preserve">R. Fardel, M. Nagel, F. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Nuesch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, T. Lippert, and A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wokaun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, “Fabrication of organic light emitting diode pixels by laser-assisted forward transfer,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Appl. Phys. Lett.</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, vol. 91, no. 6, Aug. 2007, Art. no. 061103. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68497102" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="270" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. Comite and N. Pierdicca, "Decorrelation of the near-specular land scattering in bistatic radar systems," </w:t>
-[...22 lines deleted...]
-        <w:t>Note: This format is used for articles in early access. The doi must be included.)</w:t>
+        <w:t xml:space="preserve">D. Comite and N. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Pierdicca</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Decorrelation of the near-specular land scattering in bistatic radar systems," </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IEEE Trans. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Geosci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>. Remote Sens.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, early access, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>: 10.1109/TGRS.2021.3072864. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: This format is used for articles in early access. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be included.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64814792" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="270" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">H. V. Habi and H. Messer, "Recurrent neural network for rain estimation using commercial microwave links," </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>IEEE Trans. Geosci. Remote Sens.</w:t>
+        <w:t xml:space="preserve">IEEE Trans. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Geosci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>. Remote Sens.</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, vol. 59, no. 5, pp. 3672-3681, May 2021. [Online]. Available: https://ieeexplore.ieee.org/document/9153027</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA390D1" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73F78787" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
@@ -4532,58 +5057,76 @@
     </w:p>
     <w:p w14:paraId="7A172B91" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">J. K. Author, “Title of chapter in the book,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Title of Published Book, x</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">th ed. City of Publisher, (only U.S. State), Country: Abbrev. of Publisher, year, ch. </w:t>
+        <w:t xml:space="preserve">Title of Published Book, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ed. City of Publisher, (only U.S. State), Country: Abbrev. of Publisher, year, ch. </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, sec. </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
@@ -4899,51 +5442,67 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, Motorola Semiconductor Products Inc., Phoenix, AZ, USA, 1989.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="474D8D59" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">R. J. Hijmans and J. van Etten, “Raster: Geographic analysis and modeling with raster data,” R Package Version 2.0-12, Jan. 12, 2012. [Online]. Available: </w:t>
+        <w:t xml:space="preserve">R. J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Hijmans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and J. van Etten, “Raster: Geographic analysis and modeling with raster data,” R Package Version 2.0-12, Jan. 12, 2012. [Online]. Available: </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">http://CRAN.R-project.org/package=raster </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05347683" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:spacing w:before="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B337A3" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5070,52 +5629,61 @@
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">J. K. Author, “Title of paper,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Abbreviated Name of Conf.</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>, City of Conf., Abbrev. State (if given), Country, year, pp. xxxxxx</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, City of Conf., Abbrev. State (if given), Country, year, pp. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CD235C" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35D22F41" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
@@ -5176,51 +5744,67 @@
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1985, pp. 585–590.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49BC8C3E" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>D. Ebehard and E. Voges, “Digital single sideband detection for interferometric sensors,” presented at the 2nd Int. Conf. Optical Fiber Sensors</w:t>
+        <w:t xml:space="preserve">D. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Ebehard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and E. Voges, “Digital single sideband detection for interferometric sensors,” presented at the 2nd Int. Conf. Optical Fiber Sensors</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Stuttgart, Germany, Jan. 2-5, 1984.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="615CFAD1" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
@@ -5446,52 +6030,63 @@
     <w:p w14:paraId="11FA5EA6" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:keepLines/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">J. K. Author, “Title of patent,” U.S. Patent </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>x xxx xxx</w:t>
-      </w:r>
+        <w:t xml:space="preserve">x xxx </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, Abbrev. Month, day, year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0DD175" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:keepLines/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26295677" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5934,77 +6529,94 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">b) </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Title of Standard</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>, Standard number, Corporate author, location, date.</w:t>
+        <w:t xml:space="preserve">, Standard number, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Corporate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> author, location, date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44DE3F59" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D311D10" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Examples:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0034BF97" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>IEEE Criteria for Class IE Electric Systems, IEEE Standard 308, 1969.</w:t>
       </w:r>
@@ -6052,56 +6664,65 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Basic format for datasets: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A8F88A" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00312EB2">
-[...4 lines deleted...]
-        <w:t>Author,  Date, Year. “Title of Dataset,” distributed by Publisher/Distributor, http://url.com (or if DOI is used, end with a period)</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Author,  Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, Year. “Title of Dataset,” distributed by Publisher/Distributor, http://url.com (or if DOI is used, end with a period)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0553CD75" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AFDB6C6" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -6129,105 +6750,152 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S. Department of Health and Human Services, Aug. 2013, “Treatment Episode Dataset: Discharges (TEDS-D): Concatenated, 2006 to 2009,” U.S. </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Department</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of Health and Human Services, Substance Abuse and Mental Health Services Administration, Office of Applied Studies, doi: 10.3886/ICPSR30122.v2.</w:t>
+        <w:t xml:space="preserve"> of Health and Human Services, Substance Abuse and Mental Health Services Administration, Office of Applied Studies, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>: 10.3886/ICPSR30122.v2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A83E278" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30942130" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Basic format for code:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC9F133" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Author,  Date published or disseminated, Year. “Complete title, including ed./vers.#,” distributed by Publisher/</w:t>
+        <w:t>Author,  Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> published or disseminated, Year. “Complete title, including ed./</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>vers.#</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,” distributed by Publisher/</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Distributor</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, http://url.com (or if DOI is used, end with a period)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0737054D" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
@@ -6268,104 +6936,144 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104B5E8A" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>T. D’Martin and S. Soares, 2019, “Code for Assessment of Markov Decision Processes in Long-Term Hydrothermal Scheduling of Single-</w:t>
-      </w:r>
+        <w:t xml:space="preserve">T. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Reservoir Systems (Version 1.0),” Code Ocean, doi: _1.24433/CO.7212286.v1</w:t>
+        <w:t>D’Martin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and S. Soares, 2019, “Code for Assessment of Markov Decision Processes in Long-Term Hydrothermal Scheduling of Single-Reservoir Systems (Version 1.0),” Code Ocean, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>: _1.24433/CO.7212286.v1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36768403" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Appendix – A</w:t>
       </w:r>
       <w:r w:rsidR="00182EA2" w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Optional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB3438C" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>If there is a need for some derivations or equations which is important to support the research, they should be inserted after the references. The equations are numbered according to the type of appendix. For example</w:t>
-      </w:r>
+        <w:t xml:space="preserve">If there is a need for some derivations or equations which is important to support the research, they should be inserted after the references. The equations are numbered according to the type of appendix. For </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>example</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2733579C" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="0035735F" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="Equation"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <m:t>X</m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
           <w:rPr>
@@ -6408,145 +7116,145 @@
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>(A-1)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00433F40" w:rsidRPr="0035735F" w:rsidSect="00002877">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1009" w:right="936" w:bottom="1009" w:left="936" w:header="431" w:footer="431" w:gutter="0"/>
       <w:cols w:num="2" w:space="284" w:equalWidth="0">
         <w:col w:w="5042" w:space="284"/>
         <w:col w:w="5042"/>
       </w:cols>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BEA54B7" w14:textId="77777777" w:rsidR="00596646" w:rsidRDefault="00596646" w:rsidP="00B25FE0">
+    <w:p w14:paraId="20DC237D" w14:textId="77777777" w:rsidR="00C40BB5" w:rsidRDefault="00C40BB5" w:rsidP="00B25FE0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A0A5E5E" w14:textId="77777777" w:rsidR="00596646" w:rsidRDefault="00596646" w:rsidP="00B25FE0">
+    <w:p w14:paraId="1126156C" w14:textId="77777777" w:rsidR="00C40BB5" w:rsidRDefault="00C40BB5" w:rsidP="00B25FE0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20E3A36D" w14:textId="77777777" w:rsidR="00C8573B" w:rsidRDefault="00A75699">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B71A785" wp14:editId="52348EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4604113</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-97790</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1435100" cy="264795"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:wrapNone/>
           <wp:docPr id="68" name="Picture 21"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -6688,118 +7396,118 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="007A6066" w:rsidRPr="007A6066">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="45300CAC" w14:textId="77777777" w:rsidR="00C8573B" w:rsidRDefault="00596646" w:rsidP="00BA106A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45300CAC" w14:textId="77777777" w:rsidR="00C8573B" w:rsidRDefault="00000000" w:rsidP="00BA106A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-476533973"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidR="00596646">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00596646">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00596646">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00596646">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00596646">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="470491FE" w14:textId="77777777" w:rsidR="00596646" w:rsidRDefault="00596646" w:rsidP="00B25FE0">
+    <w:p w14:paraId="55516988" w14:textId="77777777" w:rsidR="00C40BB5" w:rsidRDefault="00C40BB5" w:rsidP="00B25FE0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AE970F9" w14:textId="77777777" w:rsidR="00596646" w:rsidRDefault="00596646" w:rsidP="00B25FE0">
+    <w:p w14:paraId="56D35A99" w14:textId="77777777" w:rsidR="00C40BB5" w:rsidRDefault="00C40BB5" w:rsidP="00B25FE0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-119" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="10598" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5359"/>
       <w:gridCol w:w="5239"/>
     </w:tblGrid>
     <w:tr w:rsidR="0035735F" w:rsidRPr="00145F41" w14:paraId="15437197" w14:textId="77777777" w:rsidTr="00145F41">
       <w:trPr>
         <w:trHeight w:val="983"/>
       </w:trPr>
       <w:tc>
@@ -7020,51 +7728,51 @@
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="57697A22" w14:textId="77777777" w:rsidR="00C8573B" w:rsidRPr="00145F41" w:rsidRDefault="00C8573B" w:rsidP="00145F41">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="429C6F3B" w14:textId="77777777" w:rsidR="00C8573B" w:rsidRPr="00B429A2" w:rsidRDefault="00596646" w:rsidP="0086652E">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="18"/>
         <w:u w:val="thick"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B429A2">
       <w:rPr>
         <w:rStyle w:val="QuoteChar"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:u w:val="thick"/>
       </w:rPr>
       <w:t>Journal of Engineering and Sustainable</w:t>
     </w:r>
     <w:r w:rsidRPr="00B429A2">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -7168,51 +7876,51 @@
     <w:r w:rsidR="00B429A2" w:rsidRPr="00B429A2">
       <w:rPr>
         <w:rStyle w:val="QuoteChar"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:u w:val="thick"/>
       </w:rPr>
       <w:t xml:space="preserve">                      </w:t>
     </w:r>
     <w:r w:rsidRPr="00B429A2">
       <w:rPr>
         <w:rStyle w:val="QuoteChar"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:u w:val="thick"/>
       </w:rPr>
       <w:t xml:space="preserve">  ISSN 2520-0917</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34404A95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70587232"/>
     <w:lvl w:ilvl="0" w:tplc="7C28A56E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Paragraph-bulletes"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
@@ -7521,187 +8229,207 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="655855F4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E64817F0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="959282D4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6DF0E860">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1646154128">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="219681878">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1560901765">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1002243482">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="555165685">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1161391570">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1208107120">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYxNjY3NbU0NTU2NjM0NzJS0lEKTi0uzszPAykwqgUAbWFRRywAAAA="/>
+  </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00576769"/>
     <w:rsid w:val="00002877"/>
     <w:rsid w:val="00006DC0"/>
     <w:rsid w:val="000B4F54"/>
+    <w:rsid w:val="000F6B37"/>
     <w:rsid w:val="001159AE"/>
     <w:rsid w:val="00126948"/>
     <w:rsid w:val="00145F41"/>
     <w:rsid w:val="00182EA2"/>
     <w:rsid w:val="00260595"/>
     <w:rsid w:val="002623C9"/>
     <w:rsid w:val="0029276D"/>
     <w:rsid w:val="00294CA2"/>
     <w:rsid w:val="002A333C"/>
+    <w:rsid w:val="003010AD"/>
     <w:rsid w:val="00312EB2"/>
     <w:rsid w:val="00344E18"/>
     <w:rsid w:val="003633D8"/>
     <w:rsid w:val="003B3FE9"/>
     <w:rsid w:val="00433F40"/>
     <w:rsid w:val="0045062F"/>
     <w:rsid w:val="004C3445"/>
+    <w:rsid w:val="004E14C5"/>
     <w:rsid w:val="004F6ABE"/>
     <w:rsid w:val="005102B4"/>
     <w:rsid w:val="0053115C"/>
     <w:rsid w:val="00564EDB"/>
     <w:rsid w:val="00576769"/>
     <w:rsid w:val="00596646"/>
+    <w:rsid w:val="005974DF"/>
     <w:rsid w:val="005A2A95"/>
     <w:rsid w:val="00725EC0"/>
     <w:rsid w:val="00751F2C"/>
     <w:rsid w:val="00791F98"/>
     <w:rsid w:val="0079610F"/>
     <w:rsid w:val="007A6066"/>
     <w:rsid w:val="0088093E"/>
     <w:rsid w:val="00890186"/>
     <w:rsid w:val="00946128"/>
+    <w:rsid w:val="00A53ADE"/>
     <w:rsid w:val="00A75699"/>
+    <w:rsid w:val="00A90D8F"/>
     <w:rsid w:val="00B25FE0"/>
+    <w:rsid w:val="00B35B47"/>
     <w:rsid w:val="00B429A2"/>
     <w:rsid w:val="00C200E5"/>
     <w:rsid w:val="00C30F34"/>
+    <w:rsid w:val="00C40BB5"/>
     <w:rsid w:val="00C42B19"/>
+    <w:rsid w:val="00C46222"/>
     <w:rsid w:val="00C8573B"/>
+    <w:rsid w:val="00D22ACE"/>
     <w:rsid w:val="00D25D97"/>
     <w:rsid w:val="00D54326"/>
     <w:rsid w:val="00D6598F"/>
     <w:rsid w:val="00DA0782"/>
     <w:rsid w:val="00DE46BA"/>
+    <w:rsid w:val="00DF3F9F"/>
+    <w:rsid w:val="00E420D4"/>
     <w:rsid w:val="00E65AFA"/>
     <w:rsid w:val="00E66D68"/>
     <w:rsid w:val="00E819BD"/>
     <w:rsid w:val="00EB75FB"/>
+    <w:rsid w:val="00F57526"/>
     <w:rsid w:val="00F73654"/>
     <w:rsid w:val="00F7744E"/>
     <w:rsid w:val="00FA7AC1"/>
     <w:rsid w:val="00FF1C42"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1AFD525A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B5268C52-E7BB-48E3-BFB6-877E85AD2DBC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8788,51 +9516,51 @@
     <w:rsid w:val="00F73654"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F73654"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Eng-Yahya\AppData\Local\Microsoft\Windows\INetCache\IE\ZA0AUYCI\JEASD_double_template%5b1%5d.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -9110,69 +9838,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>JEASD_double_template[1]</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2488</Words>
-  <Characters>14186</Characters>
+  <Words>2575</Words>
+  <Characters>14679</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>118</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>122</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16641</CharactersWithSpaces>
+  <CharactersWithSpaces>17220</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Eng-Yahya</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>